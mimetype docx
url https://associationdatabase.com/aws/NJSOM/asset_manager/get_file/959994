--- v0 (2026-09-10)
+++ v1 (2026-10-02)
@@ -7,90 +7,83 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2C1580E8" w14:textId="77777777" w:rsidR="007D724E" w:rsidRPr="007D724E" w:rsidRDefault="007D724E" w:rsidP="007D724E">
+    <w:p w14:paraId="44AB01D6" w14:textId="7C392552" w:rsidR="00B47B7D" w:rsidRPr="00B47B7D" w:rsidRDefault="00B47B7D" w:rsidP="00B47B7D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007D724E">
+      <w:r w:rsidRPr="00B47B7D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
         <w:t>The Renault Resort</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-        <w:jc w:val="center"/>
+      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
-[...3 lines deleted...]
-          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="007D724E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B47B7D">
         <w:rPr>
-          <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
-[...3 lines deleted...]
-          <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:sz w:val="44"/>
+          <w:szCs w:val="44"/>
         </w:rPr>
-        <w:t>Egg Harbor City, NJ 08215</w:t>
+        <w:t>Egg Harbor City, NJ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08547A41" w14:textId="77777777" w:rsidR="00B47C6D" w:rsidRPr="00B47C6D" w:rsidRDefault="00B47C6D" w:rsidP="00B47C6D">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans" w:hint="eastAsia"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B47C6D">
         <w:rPr>
           <w:rFonts w:ascii="Liberation Serif" w:eastAsia="NSimSun" w:hAnsi="Liberation Serif" w:cs="Lucida Sans"/>
           <w:i/>
           <w:iCs/>
           <w:kern w:val="3"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
@@ -877,74 +870,130 @@
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>11:15</w:t>
             </w:r>
             <w:r w:rsidR="00EC7FC5" w:rsidRPr="00EC7FC5">
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00EC7FC5">
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>am</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7184" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F8678C1" w14:textId="559AE95E" w:rsidR="0050578D" w:rsidRPr="0050578D" w:rsidRDefault="008D3B8D" w:rsidP="0050578D">
-[...22 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="4AB7FBBC" w14:textId="77777777" w:rsidR="004C422A" w:rsidRPr="004C422A" w:rsidRDefault="004C422A" w:rsidP="004C422A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C422A">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“Key Considerations for Operationalizing Bi Specifics in Relapsed Refractory </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="004C422A">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Mulitple</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="004C422A">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Myeloma”</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55131300" w14:textId="41C718D1" w:rsidR="004C422A" w:rsidRPr="004C422A" w:rsidRDefault="004C422A" w:rsidP="004C422A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C422A">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Booke Peters - Clinical Pharmacist</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="004C422A">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>/  Associate</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="004C422A">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Director </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45BAB59E" w14:textId="24FC6FD0" w:rsidR="004C422A" w:rsidRPr="00EC7FC5" w:rsidRDefault="004C422A" w:rsidP="004C422A">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="004C422A">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>American Oncology Network (AON) </w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00610DFB" w14:paraId="290990D9" w14:textId="77777777" w:rsidTr="001D67BD">
         <w:trPr>
           <w:trHeight w:val="379"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="05D79B40" w14:textId="53DB17DA" w:rsidR="00610DFB" w:rsidRPr="00EC7FC5" w:rsidRDefault="00EC2E67" w:rsidP="00610DFB">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EC7FC5">
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
@@ -1026,66 +1075,73 @@
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
             <w:r w:rsidR="00EC2E67" w:rsidRPr="00EC7FC5">
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>0 pm</w:t>
             </w:r>
             <w:r w:rsidR="00732774">
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> -2:30 PM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7184" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="61545ED3" w14:textId="388A0C6D" w:rsidR="00B47C6D" w:rsidRDefault="00B47C6D" w:rsidP="00B47C6D">
+          <w:p w14:paraId="61545ED3" w14:textId="234AAFBF" w:rsidR="00B47C6D" w:rsidRDefault="00B47C6D" w:rsidP="00B47C6D">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="73" w:right="2085"/>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Implementing Bi-Specific Therapy in Community Oncology</w:t>
+            </w:r>
+            <w:r w:rsidR="004C422A">
+              <w:rPr>
+                <w:color w:val="333333"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Panel Discussion</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A1D00ED" w14:textId="6D849430" w:rsidR="00EC2E67" w:rsidRPr="00EC7FC5" w:rsidRDefault="0078312D" w:rsidP="00610DFB">
             <w:pPr>
               <w:pStyle w:val="TableParagraph"/>
               <w:spacing w:line="259" w:lineRule="auto"/>
               <w:ind w:left="73" w:right="2085"/>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="333333"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00EC2E67" w14:paraId="1FF6FB3B" w14:textId="77777777" w:rsidTr="001D67BD">
         <w:trPr>
           <w:trHeight w:val="352"/>
@@ -1248,58 +1304,58 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="333333"/>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t>change</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00FE1EA5" w:rsidSect="006E074E">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="299"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4205FB1F" w14:textId="77777777" w:rsidR="00572077" w:rsidRDefault="00572077" w:rsidP="00617EE6">
+    <w:p w14:paraId="458957B6" w14:textId="77777777" w:rsidR="0039289E" w:rsidRDefault="0039289E" w:rsidP="00617EE6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="10974974" w14:textId="77777777" w:rsidR="00572077" w:rsidRDefault="00572077" w:rsidP="00617EE6">
+    <w:p w14:paraId="537505ED" w14:textId="77777777" w:rsidR="0039289E" w:rsidRDefault="0039289E" w:rsidP="00617EE6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -1320,58 +1376,58 @@
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1B6D2190" w14:textId="77777777" w:rsidR="00572077" w:rsidRDefault="00572077" w:rsidP="00617EE6">
+    <w:p w14:paraId="6B115E2E" w14:textId="77777777" w:rsidR="0039289E" w:rsidRDefault="0039289E" w:rsidP="00617EE6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A2B7D67" w14:textId="77777777" w:rsidR="00572077" w:rsidRDefault="00572077" w:rsidP="00617EE6">
+    <w:p w14:paraId="659EBA8D" w14:textId="77777777" w:rsidR="0039289E" w:rsidRDefault="0039289E" w:rsidP="00617EE6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4632F13C" w14:textId="79DBA395" w:rsidR="00617EE6" w:rsidRDefault="00617EE6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="118745" distR="118745" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="7A1F925F" wp14:editId="283F4179">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="margin">
                 <wp:align>center</wp:align>
@@ -1560,94 +1616,100 @@
   </w:endnotePr>
   <w:compat>
     <w:ulTrailSpace/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FE1EA5"/>
     <w:rsid w:val="00177A4B"/>
     <w:rsid w:val="001B7BFC"/>
     <w:rsid w:val="001D67BD"/>
     <w:rsid w:val="002614AE"/>
     <w:rsid w:val="00275C78"/>
     <w:rsid w:val="002F0A90"/>
     <w:rsid w:val="002F1549"/>
     <w:rsid w:val="002F420D"/>
     <w:rsid w:val="00303020"/>
     <w:rsid w:val="00311CD2"/>
     <w:rsid w:val="00316A78"/>
     <w:rsid w:val="00364ED2"/>
     <w:rsid w:val="00365D9C"/>
+    <w:rsid w:val="0039289E"/>
     <w:rsid w:val="003F3B59"/>
     <w:rsid w:val="00450A46"/>
     <w:rsid w:val="004758C5"/>
     <w:rsid w:val="00486FC8"/>
+    <w:rsid w:val="004C422A"/>
     <w:rsid w:val="004D510B"/>
     <w:rsid w:val="004F408D"/>
     <w:rsid w:val="0050578D"/>
     <w:rsid w:val="00531023"/>
-    <w:rsid w:val="00572077"/>
-    <w:rsid w:val="005767F4"/>
     <w:rsid w:val="00594976"/>
     <w:rsid w:val="00610DFB"/>
     <w:rsid w:val="00617EE6"/>
     <w:rsid w:val="00634FBC"/>
     <w:rsid w:val="006914C3"/>
     <w:rsid w:val="006C232B"/>
     <w:rsid w:val="006E074E"/>
     <w:rsid w:val="006E3C4A"/>
     <w:rsid w:val="00732640"/>
     <w:rsid w:val="00732774"/>
     <w:rsid w:val="0073520C"/>
     <w:rsid w:val="00752AE3"/>
     <w:rsid w:val="0078312D"/>
-    <w:rsid w:val="007D724E"/>
     <w:rsid w:val="007E2BD4"/>
     <w:rsid w:val="008C79AC"/>
     <w:rsid w:val="008D3B8D"/>
     <w:rsid w:val="009505DC"/>
+    <w:rsid w:val="009553ED"/>
     <w:rsid w:val="009C6E55"/>
+    <w:rsid w:val="009D6FD1"/>
     <w:rsid w:val="009E42BF"/>
     <w:rsid w:val="009F1E95"/>
+    <w:rsid w:val="00A1370C"/>
     <w:rsid w:val="00A32F4C"/>
     <w:rsid w:val="00AD0DFE"/>
+    <w:rsid w:val="00B00FC7"/>
     <w:rsid w:val="00B0219E"/>
     <w:rsid w:val="00B052E9"/>
     <w:rsid w:val="00B076FF"/>
     <w:rsid w:val="00B45297"/>
+    <w:rsid w:val="00B47B7D"/>
     <w:rsid w:val="00B47C6D"/>
     <w:rsid w:val="00BE50DB"/>
+    <w:rsid w:val="00CF2C9F"/>
     <w:rsid w:val="00D81070"/>
     <w:rsid w:val="00D845C9"/>
     <w:rsid w:val="00EC2170"/>
     <w:rsid w:val="00EC2E67"/>
     <w:rsid w:val="00EC7FC5"/>
+    <w:rsid w:val="00EF21A7"/>
     <w:rsid w:val="00FE1EA5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -2905,75 +2967,75 @@
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA6CF53F-7D4D-45CC-B461-33869DEC76D6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="a5709288-f4ee-4da8-96e4-572c363df0eb"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{8e870d5d-d288-4fee-aaae-379dc57dd1db}" enabled="1" method="Standard" siteId="{fab256c8-500c-4e45-ae52-bd766c1ba7ef}" contentBits="0" removed="0"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>106</Words>
-  <Characters>594</Characters>
+  <Words>143</Words>
+  <Characters>748</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>42</Lines>
-  <Paragraphs>34</Paragraphs>
+  <Lines>25</Lines>
+  <Paragraphs>18</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>666</CharactersWithSpaces>
+  <CharactersWithSpaces>873</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>New Jersey Society of Oncology managers</dc:title>
   <dc:creator>Janelle Enderle</dc:creator>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2024-10-13T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Acrobat PDFMaker 24 for Word</vt:lpwstr>