--- v2 (2026-04-15)
+++ v3 (2026-05-06)
@@ -1,506 +1,842 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1443C265" w14:textId="54607478" w:rsidR="007B19FE" w:rsidRPr="009966AB" w:rsidRDefault="007B19FE" w:rsidP="007B19FE">
-[...9 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="52365189" w14:textId="77777777" w:rsidR="00800793" w:rsidRDefault="00800793" w:rsidP="007B19FE">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="4047966F" w14:textId="77777777" w:rsidR="004B0D98" w:rsidRDefault="007B19FE" w:rsidP="004B0D98">
-[...69 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="139F43EB" w14:textId="77777777" w:rsidR="00800793" w:rsidRPr="00800793" w:rsidRDefault="00800793" w:rsidP="00800793">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00800793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-        <w:t>Eligibility Requirements</w:t>
+          <w:kern w:val="2"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Selling or Buying a Business?  What You Need to Know! </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D2A6A4C" w14:textId="77777777" w:rsidR="004B0D98" w:rsidRDefault="007B19FE" w:rsidP="004B0D98">
-[...19 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="5FFD4837" w14:textId="77777777" w:rsidR="00800793" w:rsidRPr="00800793" w:rsidRDefault="00800793" w:rsidP="00800793">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F5F8CF5" w14:textId="4B0EADB2" w:rsidR="007B19FE" w:rsidRPr="004B0D98" w:rsidRDefault="007B19FE" w:rsidP="004B0D98">
-[...14 lines deleted...]
-        <w:t xml:space="preserve">Temporary total compensation </w:t>
+    <w:p w14:paraId="12C84884" w14:textId="77777777" w:rsidR="00800793" w:rsidRPr="00800793" w:rsidRDefault="00800793" w:rsidP="00800793">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00800793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>“Successorship” or “successors in interest” are terms describing the takeover of one employer’s business by another, generally resulting from a change in ownership due to a purchase, acquisition, or merger.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FAF644D" w14:textId="77777777" w:rsidR="007B19FE" w:rsidRPr="008E7E9F" w:rsidRDefault="007B19FE" w:rsidP="007B19FE">
-[...16 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="28929DF6" w14:textId="77777777" w:rsidR="00800793" w:rsidRPr="00800793" w:rsidRDefault="00800793" w:rsidP="00800793">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="16A7BAE3" w14:textId="77777777" w:rsidR="007B19FE" w:rsidRPr="008E7E9F" w:rsidRDefault="007B19FE" w:rsidP="007B19FE">
-[...15 lines deleted...]
-        <w:t>Permanent partial-scheduled loss</w:t>
+    <w:p w14:paraId="1BC2AE13" w14:textId="77777777" w:rsidR="00800793" w:rsidRPr="00800793" w:rsidRDefault="00800793" w:rsidP="00800793">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00800793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Both the predecessor (seller) and successor (buyer) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00800793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>must notify BWC of a transfer in operations</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00800793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>. The BWC will transfer the employer's claims experience when a new owner wholly assumes the former employer's business. If the new owner assumes only a portion of the business, the BWC only transfers that part of the former employer's experience to the succeeding employer.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BB952EF" w14:textId="77777777" w:rsidR="007B19FE" w:rsidRPr="008E7E9F" w:rsidRDefault="007B19FE" w:rsidP="007B19FE">
-[...16 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="169CE23A" w14:textId="77777777" w:rsidR="00800793" w:rsidRPr="00800793" w:rsidRDefault="00800793" w:rsidP="00800793">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="4FAF64B4" w14:textId="77777777" w:rsidR="007B19FE" w:rsidRPr="008E7E9F" w:rsidRDefault="007B19FE" w:rsidP="007B19FE">
-[...22 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+    <w:p w14:paraId="1B9F7DF3" w14:textId="77777777" w:rsidR="00800793" w:rsidRPr="00800793" w:rsidRDefault="00800793" w:rsidP="00800793">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-[...3 lines deleted...]
-          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00800793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-        </w:rPr>
-        <w:t>Application Filing Deadlines</w:t>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Successor employer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BF88DA5" w14:textId="77777777" w:rsidR="007B19FE" w:rsidRPr="008E7E9F" w:rsidRDefault="007B19FE" w:rsidP="007B19FE">
-[...165 lines deleted...]
-        <w:t xml:space="preserve"> or </w:t>
+    <w:p w14:paraId="50AF9391" w14:textId="77777777" w:rsidR="00800793" w:rsidRPr="00800793" w:rsidRDefault="00800793" w:rsidP="00800793">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00800793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>If you're the successor and a new employer without Ohio workers' compensation coverage, you must complete an </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidR="00E70FA0" w:rsidRPr="00FD758A">
+        <w:r w:rsidRPr="00800793">
           <w:rPr>
-            <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+            <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-US"/>
+            <w14:ligatures w14:val="standardContextual"/>
           </w:rPr>
-          <w:t>david.deyo@sedgwick.com</w:t>
+          <w:t>Application for Ohio Workers' Compensation Coverage (U-3)</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00E70FA0">
+      <w:r w:rsidRPr="00800793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>. If you already have Ohio workers' compensation coverage, you only need to submit the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00800793">
+          <w:rPr>
+            <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+            <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-US"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:t>Notification of Business Acquisition/Merger or Purchase/Sale (U-118)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00800793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00800793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7ABCF5AB" w14:textId="77777777" w:rsidR="00800793" w:rsidRPr="00800793" w:rsidRDefault="00800793" w:rsidP="00800793">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00800793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>If you wish to maintain the predecessor employer’s policy, and the predecessor’s coverage is active, you may submit a </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00800793">
+          <w:rPr>
+            <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+            <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-US"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:t>Request to Transfer Existing Coverage to Succeeding Employer (U-115) (PDF)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00800793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>. You cannot use the U-115 if you have an active policy or if the former policy was canceled. You must submit form U-118.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E2992B6" w14:textId="77777777" w:rsidR="00800793" w:rsidRPr="00800793" w:rsidRDefault="00800793" w:rsidP="00800793">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BEE380B" w14:textId="77777777" w:rsidR="00800793" w:rsidRPr="00800793" w:rsidRDefault="00800793" w:rsidP="00800793">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00800793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Obtaining employer and policy information on a potential seller</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CE8D55C" w14:textId="77777777" w:rsidR="00800793" w:rsidRPr="00800793" w:rsidRDefault="00800793" w:rsidP="00800793">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00800793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>To learn about the predecessor employer's experience or outstanding financial obligations </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00800793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>before</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00800793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t> you acquire a business, complete the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00800793">
+          <w:rPr>
+            <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+            <w:color w:val="4C94D8" w:themeColor="text2" w:themeTint="80"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-US"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:t>Request for Business Transfer Information (AC-4) (PDF)</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00800793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Both seller and potential buyer MUST sign this form. The BWC encourages any entity considering the purchase of another entity to use this form to help discover any potential issues with the seller's policy </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00800793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>before purchase</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00800793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B4E22AE" w14:textId="77777777" w:rsidR="00800793" w:rsidRPr="00800793" w:rsidRDefault="00800793" w:rsidP="00800793">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F955B82" w14:textId="77777777" w:rsidR="00800793" w:rsidRPr="00800793" w:rsidRDefault="00800793" w:rsidP="00800793">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00800793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Predecessor employer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0FE44C17" w14:textId="77777777" w:rsidR="00800793" w:rsidRPr="00800793" w:rsidRDefault="00800793" w:rsidP="00800793">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0E2841"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00800793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>After notifying the BWC of the transfer and a request to cancel coverage, the predecessor employer has 45 days from the date of cancellation to report the final payroll, also known as true-up. Your policy must be in a canceled status to access the </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="00800793">
+          <w:rPr>
+            <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+            <w:color w:val="0E2841"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-US"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:t>Payroll true-up report</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00800793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:color w:val="0E2841"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4447DB3B" w14:textId="77777777" w:rsidR="00800793" w:rsidRPr="00800793" w:rsidRDefault="00800793" w:rsidP="00800793">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13B24E36" w14:textId="77777777" w:rsidR="00800793" w:rsidRPr="00800793" w:rsidRDefault="00800793" w:rsidP="00800793">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00800793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>Important:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00800793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t> If you have additional locations covered under the policy for which a portion of the business was transferred, do </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00800793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>not</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00800793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> complete a cancellation request. Complete the U-118 instead.  More information about workers’ comp and selling or buying a business here in Ohio can be found at:  </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidRPr="00800793">
+          <w:rPr>
+            <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
+            <w:color w:val="0000FF"/>
+            <w:kern w:val="2"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:u w:val="single"/>
+            <w:lang w:val="en-US"/>
+            <w14:ligatures w14:val="standardContextual"/>
+          </w:rPr>
+          <w:t>Selling or buying a business | Bureau of Workers' Compensation (ohio.gov)</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="3A6F370C" w14:textId="77777777" w:rsidR="00800793" w:rsidRPr="00800793" w:rsidRDefault="00800793" w:rsidP="00800793">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DB28D91" w14:textId="085C4532" w:rsidR="00582813" w:rsidRDefault="00800793" w:rsidP="00582813">
+      <w:pPr>
+        <w:spacing w:after="200"/>
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="008E7E9F">
+      </w:pPr>
+      <w:r w:rsidRPr="00800793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">If </w:t>
+      </w:r>
+      <w:r w:rsidR="007B1021">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">you have </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00800793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve">plans to buy or sell a business, please contact </w:t>
+      </w:r>
+      <w:r w:rsidR="00582813">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t>our</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00800793">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:kern w:val="2"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:lang w:val="en-US"/>
+          <w14:ligatures w14:val="standardContextual"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Sedgwick </w:t>
+      </w:r>
+      <w:r w:rsidR="00582813" w:rsidRPr="008E7E9F">
         <w:rPr>
           <w:rFonts w:cstheme="minorHAnsi"/>
         </w:rPr>
+        <w:t xml:space="preserve">program manager, </w:t>
+      </w:r>
+      <w:r w:rsidR="004B3CAD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Dave Deyo</w:t>
+      </w:r>
+      <w:r w:rsidR="00582813" w:rsidRPr="008E7E9F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, at </w:t>
+      </w:r>
+      <w:r w:rsidR="004B3CAD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>614-318-5516</w:t>
+      </w:r>
+      <w:r w:rsidR="00582813" w:rsidRPr="008E7E9F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidR="004B3CAD">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>david.deyo@sedgwick.com</w:t>
+      </w:r>
+      <w:r w:rsidR="00582813" w:rsidRPr="008E7E9F">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="75A16066" w14:textId="0642BC52" w:rsidR="007B19FE" w:rsidRDefault="007B19FE" w:rsidP="007B19FE">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="007B19FE">
-      <w:headerReference w:type="even" r:id="rId8"/>
-[...1 lines deleted...]
-      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1B5EA423" w14:textId="77777777" w:rsidR="005748C3" w:rsidRDefault="005748C3" w:rsidP="000408E5">
+    <w:p w14:paraId="309EB791" w14:textId="77777777" w:rsidR="00EF68F7" w:rsidRDefault="00EF68F7" w:rsidP="000408E5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5218E0C9" w14:textId="77777777" w:rsidR="005748C3" w:rsidRDefault="005748C3" w:rsidP="000408E5">
+    <w:p w14:paraId="7ADCD292" w14:textId="77777777" w:rsidR="00EF68F7" w:rsidRDefault="00EF68F7" w:rsidP="000408E5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -543,160 +879,138 @@
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Source Sans Pro Light">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="600002F7" w:usb1="02000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2608B4AB" w14:textId="77777777" w:rsidR="005748C3" w:rsidRDefault="005748C3" w:rsidP="000408E5">
+    <w:p w14:paraId="2BCCB709" w14:textId="77777777" w:rsidR="00EF68F7" w:rsidRDefault="00EF68F7" w:rsidP="000408E5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3EB0B388" w14:textId="77777777" w:rsidR="005748C3" w:rsidRDefault="005748C3" w:rsidP="000408E5">
+    <w:p w14:paraId="18469501" w14:textId="77777777" w:rsidR="00EF68F7" w:rsidRDefault="00EF68F7" w:rsidP="000408E5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7D416DBB" w14:textId="38E07E78" w:rsidR="000408E5" w:rsidRDefault="000408E5">
+  <w:p w14:paraId="6DE3DE13" w14:textId="168EDB6E" w:rsidR="000408E5" w:rsidRDefault="000408E5" w:rsidP="00D23A1B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
+      <w:jc w:val="right"/>
     </w:pPr>
-  </w:p>
-[...11 lines deleted...]
-    </w:r>
     <w:r>
       <w:tab/>
       <w:t xml:space="preserve">   </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00D23A1B">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4BE11E36" wp14:editId="1650DECD">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0184C27D" wp14:editId="5D25D960">
           <wp:extent cx="1381125" cy="299686"/>
           <wp:effectExtent l="0" t="0" r="0" b="5715"/>
           <wp:docPr id="675774317" name="Picture 1" descr="A black and grey logo&#10;&#10;AI-generated content may be incorrect."/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="675774317" name="Picture 1" descr="A black and grey logo&#10;&#10;AI-generated content may be incorrect."/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1396156" cy="302948"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="0AD13B27" w14:textId="1760840F" w:rsidR="000408E5" w:rsidRDefault="000408E5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...8 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3EAF706E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="01B25ECC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -1152,80 +1466,94 @@
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005A1E8D"/>
     <w:rsid w:val="000408E5"/>
     <w:rsid w:val="000A2A61"/>
     <w:rsid w:val="001275E4"/>
+    <w:rsid w:val="00163E0A"/>
     <w:rsid w:val="001813A9"/>
+    <w:rsid w:val="001B0B0E"/>
     <w:rsid w:val="001D4B42"/>
     <w:rsid w:val="002171C8"/>
     <w:rsid w:val="00284317"/>
     <w:rsid w:val="00294EAA"/>
+    <w:rsid w:val="002C3008"/>
     <w:rsid w:val="00355A45"/>
     <w:rsid w:val="0036646E"/>
     <w:rsid w:val="003664A7"/>
     <w:rsid w:val="00373EC2"/>
+    <w:rsid w:val="00397F41"/>
     <w:rsid w:val="003F533B"/>
+    <w:rsid w:val="00453F99"/>
     <w:rsid w:val="00471A20"/>
     <w:rsid w:val="004B0D98"/>
+    <w:rsid w:val="004B3CAD"/>
     <w:rsid w:val="005155B6"/>
     <w:rsid w:val="005748C3"/>
-    <w:rsid w:val="005A1E8D"/>
+    <w:rsid w:val="00582813"/>
+    <w:rsid w:val="005A1E8D"/>
+    <w:rsid w:val="006335B9"/>
     <w:rsid w:val="006B7463"/>
     <w:rsid w:val="006F764B"/>
+    <w:rsid w:val="007B1021"/>
     <w:rsid w:val="007B19FE"/>
-    <w:rsid w:val="007C7F55"/>
     <w:rsid w:val="007E008E"/>
-    <w:rsid w:val="0080417D"/>
+    <w:rsid w:val="00800793"/>
+    <w:rsid w:val="008016D5"/>
     <w:rsid w:val="008B2FE8"/>
     <w:rsid w:val="00963273"/>
     <w:rsid w:val="00A10967"/>
     <w:rsid w:val="00B1789A"/>
     <w:rsid w:val="00BC0734"/>
     <w:rsid w:val="00BF2C0B"/>
     <w:rsid w:val="00C337E9"/>
+    <w:rsid w:val="00C55302"/>
     <w:rsid w:val="00CC4803"/>
-    <w:rsid w:val="00E70FA0"/>
+    <w:rsid w:val="00D23A1B"/>
+    <w:rsid w:val="00D4020B"/>
+    <w:rsid w:val="00E004C9"/>
+    <w:rsid w:val="00E114C3"/>
+    <w:rsid w:val="00EF68F7"/>
     <w:rsid w:val="00FC036C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -2290,116 +2618,93 @@
       <w:ind w:right="900"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cstheme="majorHAnsi"/>
       <w:b/>
       <w:color w:val="181D21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="004B0D98"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Hyperlink">
-[...21 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="397436051">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="908926487">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:david.deyo@sedgwick.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bwc.ohio.gov/Employer/Forms/PurchaseSale/secure/Policy0.aspx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bwc.ohio.gov/Bwc.Coverage.Application.UI" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://info.bwc.ohio.gov/for-employers/workers-compensation-coverage/getting-coverage/selling-or-buying-a-business" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bwc.ohio.gov/employer/TrueUp/secure/TrueUp0.aspx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dam.assets.ohio.gov/image/upload/info.bwc.ohio.gov/forms/AC-4.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dam.assets.ohio.gov/image/upload/info.bwc.ohio.gov/forms/U-115.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
@@ -2900,91 +3205,91 @@
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="92fd52bf-f93a-4591-b13c-804d20321cf2" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="59cd6d89-00c3-452b-9bcc-7193497f85d4">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5F2EAF88-B4A5-47E1-8227-7702DD6E5BCE}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1ED7DA05-47E7-40CD-A384-249CE02E9C97}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DAF95C1B-878C-4F54-87C4-25ABE8981A12}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2FB8A7F-29B3-4D9B-AE31-92330F0126BA}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{350EA8AD-3D9D-40F5-863A-6658FCD50374}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F903DB8-A4E5-42F6-8537-E241B66C9F0F}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>330</Words>
-  <Characters>1885</Characters>
+  <Words>473</Words>
+  <Characters>2698</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
-  <Lines>15</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>22</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2211</CharactersWithSpaces>
+  <CharactersWithSpaces>3165</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Feck, Paul</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000C4840261E0B2B4EBF5A4F42368C30AA</vt:lpwstr>
   </property>