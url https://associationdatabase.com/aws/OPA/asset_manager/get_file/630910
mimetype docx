--- v3 (2026-05-06)
+++ v4 (2026-06-15)
@@ -8,835 +8,806 @@
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="52365189" w14:textId="77777777" w:rsidR="00800793" w:rsidRDefault="00800793" w:rsidP="007B19FE">
-[...5 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="70C66823" w14:textId="2C5DE99A" w:rsidR="00E44CC2" w:rsidRPr="009966AB" w:rsidRDefault="00E44CC2" w:rsidP="00E44CC2">
+      <w:pPr>
+        <w:pStyle w:val="H1"/>
+        <w:spacing w:after="400"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002E1197">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">Premium </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E1197">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">nstallment &amp; </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E1197">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>rue-</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>u</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E1197">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">p </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E1197">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">eporting for </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E1197">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t xml:space="preserve">rivate </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E1197">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:t>mployers</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="139F43EB" w14:textId="77777777" w:rsidR="00800793" w:rsidRPr="00800793" w:rsidRDefault="00800793" w:rsidP="00800793">
-[...26 lines deleted...]
-        <w:t xml:space="preserve">Selling or Buying a Business?  What You Need to Know! </w:t>
+    <w:p w14:paraId="06960CD7" w14:textId="77777777" w:rsidR="00E44CC2" w:rsidRPr="002E1197" w:rsidRDefault="00E44CC2" w:rsidP="00E44CC2">
+      <w:pPr>
+        <w:pStyle w:val="H2"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E1197">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>mployers must pay premiums timely to the Ohio Bureau of Workers’ Compensation (BWC)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> t</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E1197">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>o receive and maintain workers' compensation coverage</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FFD4837" w14:textId="77777777" w:rsidR="00800793" w:rsidRPr="00800793" w:rsidRDefault="00800793" w:rsidP="00800793">
-[...10 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="45774CFA" w14:textId="77777777" w:rsidR="00E44CC2" w:rsidRPr="002E1197" w:rsidRDefault="00E44CC2" w:rsidP="00E44CC2">
+      <w:pPr>
+        <w:pStyle w:val="H2"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E1197">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Through the year, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>employers</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E1197">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> have been making premium installment payments based on estimated payroll.  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>A</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E1197">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">s we </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002E1197">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>near</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002E1197">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the conclusion of </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E1197">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E1197">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> policy year (</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">July 1, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> through June 30, 2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E1197">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">), BWC will be requiring all employers to reconcile (“true-up”) the payroll that was used to estimate their premium with their actual payroll for the policy year.   </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="12C84884" w14:textId="77777777" w:rsidR="00800793" w:rsidRPr="00800793" w:rsidRDefault="00800793" w:rsidP="00800793">
-[...20 lines deleted...]
-        <w:t>“Successorship” or “successors in interest” are terms describing the takeover of one employer’s business by another, generally resulting from a change in ownership due to a purchase, acquisition, or merger.</w:t>
+    <w:p w14:paraId="0CD0E77E" w14:textId="77777777" w:rsidR="00E44CC2" w:rsidRPr="002E1197" w:rsidRDefault="00E44CC2" w:rsidP="00E44CC2">
+      <w:pPr>
+        <w:pStyle w:val="H2"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+        <w:t>Important reminders</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28929DF6" w14:textId="77777777" w:rsidR="00800793" w:rsidRPr="00800793" w:rsidRDefault="00800793" w:rsidP="00800793">
-[...10 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="454D89FD" w14:textId="77777777" w:rsidR="00E44CC2" w:rsidRPr="002E1197" w:rsidRDefault="00E44CC2" w:rsidP="00E44CC2">
+      <w:pPr>
+        <w:pStyle w:val="H2"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E1197">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">BWC </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">mailed </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E1197">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E1197">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> estimated annual premium notices along with your </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002E1197">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>installment</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002E1197">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> schedule around May 1, 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E1197">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1BC2AE13" w14:textId="77777777" w:rsidR="00800793" w:rsidRPr="00800793" w:rsidRDefault="00800793" w:rsidP="00800793">
-[...43 lines deleted...]
-        <w:t>. The BWC will transfer the employer's claims experience when a new owner wholly assumes the former employer's business. If the new owner assumes only a portion of the business, the BWC only transfers that part of the former employer's experience to the succeeding employer.  </w:t>
+    <w:p w14:paraId="4AB3981C" w14:textId="77777777" w:rsidR="00E44CC2" w:rsidRPr="00D94849" w:rsidRDefault="00E44CC2" w:rsidP="00E44CC2">
+      <w:pPr>
+        <w:pStyle w:val="H2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E1197">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>If you expect your payroll to change during the 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E1197">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> rating year from the estimate provided, you can call BWC at 800-644-6292 and request a change to your payroll and installment schedule.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="169CE23A" w14:textId="77777777" w:rsidR="00800793" w:rsidRPr="00800793" w:rsidRDefault="00800793" w:rsidP="00800793">
-[...10 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="66DF44E8" w14:textId="77777777" w:rsidR="00E44CC2" w:rsidRPr="00D94849" w:rsidRDefault="00E44CC2" w:rsidP="00E44CC2">
+      <w:pPr>
+        <w:pStyle w:val="H2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E1197">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Failure to make installment payments based on the installment schedule can result in lapses in coverage, therefore make sure installment payments are paid by the due dates as noted on the installment schedule.  The first installment payment will be due by mid/late June 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E1197">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="1B9F7DF3" w14:textId="77777777" w:rsidR="00800793" w:rsidRPr="00800793" w:rsidRDefault="00800793" w:rsidP="00800793">
-[...24 lines deleted...]
-        <w:t>Successor employer</w:t>
+    <w:p w14:paraId="1E637736" w14:textId="77777777" w:rsidR="00E44CC2" w:rsidRPr="00D94849" w:rsidRDefault="00E44CC2" w:rsidP="00E44CC2">
+      <w:pPr>
+        <w:pStyle w:val="H2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E1197">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>If you pay your full 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E1197">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> premium by the June installment due date, you can earn a 2% Early Payment Discount. There is no need to switch to an annual </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002E1197">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>installment</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002E1197">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, but the premium must be paid in full by the due date.  BWC will issue </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002E1197">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>the</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002E1197">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2% refund the following month.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50AF9391" w14:textId="77777777" w:rsidR="00800793" w:rsidRPr="00800793" w:rsidRDefault="00800793" w:rsidP="00800793">
-[...20 lines deleted...]
-        <w:t>If you're the successor and a new employer without Ohio workers' compensation coverage, you must complete an </w:t>
+    <w:p w14:paraId="68E120EA" w14:textId="77777777" w:rsidR="00E44CC2" w:rsidRPr="002E1197" w:rsidRDefault="00E44CC2" w:rsidP="00E44CC2">
+      <w:pPr>
+        <w:pStyle w:val="H2"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E1197">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">BWC will mail notices regarding </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="002E1197">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>July</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2025</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="002E1197">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> through </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">June 30, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E1197">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E1197">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> true-up around July 1, 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">6.  True-up </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E1197">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">reporting and payment is due by August </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">31, 2026.  Remember, there is no grace period. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FB8AA18" w14:textId="77777777" w:rsidR="00E44CC2" w:rsidRPr="00D94849" w:rsidRDefault="00E44CC2" w:rsidP="00E44CC2">
+      <w:pPr>
+        <w:pStyle w:val="H2"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="6"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002E1197">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Failure to true-up and pay any additional premium will result in your policy being removed from all discount and rebate programs and it will remain ineligible for discounts and rebate in future years.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A622294" w14:textId="0A0F0714" w:rsidR="00E44CC2" w:rsidRDefault="00E44CC2" w:rsidP="00E44CC2">
+      <w:pPr>
+        <w:pStyle w:val="H2"/>
+        <w:ind w:right="0"/>
+      </w:pPr>
+      <w:r w:rsidRPr="002E1197">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">If you have any questions regarding premium installments or the true-up process, contact our Sedgwick </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">program manager, </w:t>
+      </w:r>
+      <w:r w:rsidR="001C0E6A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Dave Deyo</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EB5759">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, at </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
-        <w:r w:rsidRPr="00800793">
+        <w:r w:rsidR="001C0E6A" w:rsidRPr="0011408D">
           <w:rPr>
-            <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cs="Calibri"/>
-[...6 lines deleted...]
-            <w14:ligatures w14:val="standardContextual"/>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cstheme="minorHAnsi"/>
+            <w:b w:val="0"/>
+            <w:bCs/>
           </w:rPr>
-          <w:t>Application for Ohio Workers' Compensation Coverage (U-3)</w:t>
+          <w:t>david.deyo@sedgwick.com</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00800793">
-[...33 lines deleted...]
-          <w14:ligatures w14:val="standardContextual"/>
+      <w:r w:rsidR="001C0E6A">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="002E1197">
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+          <w:b w:val="0"/>
+          <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00800793">
-[...9 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="7ABCF5AB" w14:textId="77777777" w:rsidR="00800793" w:rsidRPr="00800793" w:rsidRDefault="00800793" w:rsidP="00800793">
-[...47 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="52365189" w14:textId="77777777" w:rsidR="00800793" w:rsidRDefault="00800793" w:rsidP="007B19FE">
+      <w:pPr>
+        <w:spacing w:after="200"/>
+        <w:rPr>
+          <w:rFonts w:cstheme="minorHAnsi"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="3E2992B6" w14:textId="77777777" w:rsidR="00800793" w:rsidRPr="00800793" w:rsidRDefault="00800793" w:rsidP="00800793">
-[...446 lines deleted...]
-      <w:headerReference w:type="default" r:id="rId13"/>
+    <w:sectPr w:rsidR="00800793">
+      <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="309EB791" w14:textId="77777777" w:rsidR="00EF68F7" w:rsidRDefault="00EF68F7" w:rsidP="000408E5">
+    <w:p w14:paraId="3FBB28EA" w14:textId="77777777" w:rsidR="00791C57" w:rsidRDefault="00791C57" w:rsidP="000408E5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7ADCD292" w14:textId="77777777" w:rsidR="00EF68F7" w:rsidRDefault="00EF68F7" w:rsidP="000408E5">
+    <w:p w14:paraId="241F9F49" w14:textId="77777777" w:rsidR="00791C57" w:rsidRDefault="00791C57" w:rsidP="000408E5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -879,61 +850,61 @@
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Source Sans Pro Light">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="600002F7" w:usb1="02000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2BCCB709" w14:textId="77777777" w:rsidR="00EF68F7" w:rsidRDefault="00EF68F7" w:rsidP="000408E5">
+    <w:p w14:paraId="5CC5539F" w14:textId="77777777" w:rsidR="00791C57" w:rsidRDefault="00791C57" w:rsidP="000408E5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="18469501" w14:textId="77777777" w:rsidR="00EF68F7" w:rsidRDefault="00EF68F7" w:rsidP="000408E5">
+    <w:p w14:paraId="5C961B64" w14:textId="77777777" w:rsidR="00791C57" w:rsidRDefault="00791C57" w:rsidP="000408E5">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6DE3DE13" w14:textId="168EDB6E" w:rsidR="000408E5" w:rsidRDefault="000408E5" w:rsidP="00D23A1B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:tab/>
       <w:t xml:space="preserve">   </w:t>
     </w:r>
     <w:r w:rsidR="00D23A1B">
       <w:rPr>
         <w:noProof/>
@@ -970,50 +941,163 @@
                     <a:off x="0" y="0"/>
                     <a:ext cx="1396156" cy="302948"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="0AD13B27" w14:textId="1760840F" w:rsidR="000408E5" w:rsidRDefault="000408E5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34FC5BC0"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1E9CC0C8"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3EAF706E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="01B25ECC"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1082,51 +1166,164 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D9C15FF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="BA9A50C2"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5A4A14D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C88C3E92"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1195,51 +1392,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="69B91FB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4FE8D2A6"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1308,51 +1505,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B057256"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="603898A6"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="770" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1490" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -1422,138 +1619,150 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5810" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6530" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1003898342">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1377778442">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1084372981">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1377778442">
+  <w:num w:numId="4" w16cid:durableId="2045254724">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="454761429">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1028288769">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...4 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="005A1E8D"/>
     <w:rsid w:val="000408E5"/>
     <w:rsid w:val="000A2A61"/>
+    <w:rsid w:val="000C7E58"/>
     <w:rsid w:val="001275E4"/>
     <w:rsid w:val="00163E0A"/>
     <w:rsid w:val="001813A9"/>
-    <w:rsid w:val="001B0B0E"/>
+    <w:rsid w:val="001A689B"/>
+    <w:rsid w:val="001C0E6A"/>
     <w:rsid w:val="001D4B42"/>
     <w:rsid w:val="002171C8"/>
     <w:rsid w:val="00284317"/>
     <w:rsid w:val="00294EAA"/>
-    <w:rsid w:val="002C3008"/>
     <w:rsid w:val="00355A45"/>
     <w:rsid w:val="0036646E"/>
     <w:rsid w:val="003664A7"/>
     <w:rsid w:val="00373EC2"/>
     <w:rsid w:val="00397F41"/>
     <w:rsid w:val="003F533B"/>
-    <w:rsid w:val="00453F99"/>
     <w:rsid w:val="00471A20"/>
     <w:rsid w:val="004B0D98"/>
-    <w:rsid w:val="004B3CAD"/>
     <w:rsid w:val="005155B6"/>
     <w:rsid w:val="005748C3"/>
     <w:rsid w:val="00582813"/>
     <w:rsid w:val="005A1E8D"/>
+    <w:rsid w:val="006176EE"/>
     <w:rsid w:val="006335B9"/>
     <w:rsid w:val="006B7463"/>
     <w:rsid w:val="006F764B"/>
-    <w:rsid w:val="007B1021"/>
+    <w:rsid w:val="00791C57"/>
     <w:rsid w:val="007B19FE"/>
     <w:rsid w:val="007E008E"/>
     <w:rsid w:val="00800793"/>
     <w:rsid w:val="008016D5"/>
+    <w:rsid w:val="008143A1"/>
     <w:rsid w:val="008B2FE8"/>
     <w:rsid w:val="00963273"/>
+    <w:rsid w:val="009C1345"/>
+    <w:rsid w:val="009F2D1E"/>
     <w:rsid w:val="00A10967"/>
     <w:rsid w:val="00B1789A"/>
     <w:rsid w:val="00BC0734"/>
     <w:rsid w:val="00BF2C0B"/>
+    <w:rsid w:val="00C23AE1"/>
     <w:rsid w:val="00C337E9"/>
     <w:rsid w:val="00C55302"/>
     <w:rsid w:val="00CC4803"/>
     <w:rsid w:val="00D23A1B"/>
-    <w:rsid w:val="00D4020B"/>
+    <w:rsid w:val="00DB4A75"/>
     <w:rsid w:val="00E004C9"/>
     <w:rsid w:val="00E114C3"/>
-    <w:rsid w:val="00EF68F7"/>
+    <w:rsid w:val="00E43314"/>
+    <w:rsid w:val="00E44CC2"/>
+    <w:rsid w:val="00ED6EA6"/>
     <w:rsid w:val="00FC036C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -2618,90 +2827,113 @@
       <w:ind w:right="900"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cstheme="majorHAnsi"/>
       <w:b/>
       <w:color w:val="181D21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="004B0D98"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Source Sans Pro" w:cs="Source Sans Pro"/>
       <w:kern w:val="0"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001C0E6A"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="001C0E6A"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="397436051">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="908926487">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bwc.ohio.gov/Employer/Forms/PurchaseSale/secure/Policy0.aspx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bwc.ohio.gov/Bwc.Coverage.Application.UI" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://info.bwc.ohio.gov/for-employers/workers-compensation-coverage/getting-coverage/selling-or-buying-a-business" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bwc.ohio.gov/employer/TrueUp/secure/TrueUp0.aspx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dam.assets.ohio.gov/image/upload/info.bwc.ohio.gov/forms/AC-4.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dam.assets.ohio.gov/image/upload/info.bwc.ohio.gov/forms/U-115.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:david.deyo@sedgwick.com" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
@@ -3205,91 +3437,91 @@
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="92fd52bf-f93a-4591-b13c-804d20321cf2" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="59cd6d89-00c3-452b-9bcc-7193497f85d4">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1ED7DA05-47E7-40CD-A384-249CE02E9C97}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55C3A00D-47D9-401B-9B09-424305BA7AF8}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F2FB8A7F-29B3-4D9B-AE31-92330F0126BA}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F99805DE-4B56-4B2D-9FDC-E80321EC3D4F}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F903DB8-A4E5-42F6-8537-E241B66C9F0F}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{87D6B1D5-7BD7-473E-A3A2-8C1ED2B5A876}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>473</Words>
-  <Characters>2698</Characters>
+  <Words>301</Words>
+  <Characters>1719</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>4</DocSecurity>
-  <Lines>22</Lines>
-  <Paragraphs>6</Paragraphs>
+  <Lines>14</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3165</CharactersWithSpaces>
+  <CharactersWithSpaces>2016</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Feck, Paul</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000C4840261E0B2B4EBF5A4F42368C30AA</vt:lpwstr>
   </property>