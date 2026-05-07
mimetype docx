--- v0 (2025-10-13)
+++ v1 (2026-05-07)
@@ -1,50 +1,50 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="59F0F901" w14:textId="77777777" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="00F17332">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="9"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C8D8B62" w14:textId="77777777" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="00F17332">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:line="20" w:lineRule="exact"/>
         <w:ind w:left="354"/>
         <w:rPr>
           <w:sz w:val="2"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="2"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -141,51 +141,51 @@
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="21A26388" wp14:editId="6DD12DE6">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>5372100</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-150100</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1600199" cy="425446"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="11" name="image1.png"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="12" name="image1.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId6" cstate="print"/>
+                    <a:blip r:embed="rId5" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1600199" cy="425446"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:i/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -318,925 +318,963 @@
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00F17332">
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Program</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7299E1A2" w14:textId="77777777" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="00F17332">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="5"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1471EF60" w14:textId="34999C71" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="00F17332">
+    <w:p w14:paraId="1471EF60" w14:textId="6371B8A3" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="00F17332">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7899"/>
           <w:tab w:val="left" w:pos="11160"/>
         </w:tabs>
         <w:spacing w:before="94"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Name </w:t>
       </w:r>
-      <w:r w:rsidR="00B4206F">
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="Text1"/>
-      <w:r w:rsidR="00B4206F">
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00B4206F">
-[...4 lines deleted...]
-      <w:r w:rsidR="00B4206F">
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00B4206F">
-[...34 lines deleted...]
-      <w:r w:rsidR="00B4206F">
+      <w:r w:rsidR="00F7571D">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7571D">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7571D">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7571D">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7571D">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
-      <w:r w:rsidR="00B4206F">
+      <w:r w:rsidRPr="00F17332">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Date </w:t>
       </w:r>
-      <w:r w:rsidR="00B4206F">
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="Text2"/>
-      <w:r w:rsidR="00B4206F">
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00B4206F">
-[...4 lines deleted...]
-      <w:r w:rsidR="00B4206F">
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00B4206F">
-[...34 lines deleted...]
-      <w:r w:rsidR="00B4206F">
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
-      <w:r w:rsidR="00B4206F">
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="71F90286" w14:textId="77777777" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="00F17332">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="1"/>
         <w:rPr>
           <w:sz w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="78E2C7E9" w14:textId="0C11214B" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="00F17332">
+    <w:p w14:paraId="78E2C7E9" w14:textId="70667B9C" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="00F17332">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7016"/>
           <w:tab w:val="left" w:pos="11160"/>
         </w:tabs>
         <w:spacing w:before="94"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
         <w:t>Address</w:t>
       </w:r>
-      <w:r w:rsidR="002030CF">
-[...2 lines deleted...]
-      <w:r w:rsidR="002030CF">
+      <w:r w:rsidR="00F7571D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text3"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="3" w:name="Text3"/>
-      <w:r w:rsidR="002030CF">
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="002030CF">
-[...4 lines deleted...]
-      <w:r w:rsidR="002030CF">
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="002030CF">
-[...34 lines deleted...]
-      <w:r w:rsidR="002030CF">
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
-      <w:r w:rsidR="002030CF">
+      <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="002030CF" w:rsidRPr="002030CF">
-[...1 lines deleted...]
-      </w:r>
       <w:r>
         <w:t>City</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002030CF">
-        <w:rPr>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="4" w:name="Text4"/>
-      <w:r w:rsidR="002030CF">
-        <w:rPr>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="002030CF">
-[...5 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="002030CF">
-[...35 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="-1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="-1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="-1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="-1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="-1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:spacing w:val="-1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
-      <w:r w:rsidR="002030CF">
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F1C31F4" w14:textId="77777777" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="00F17332">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:sz w:val="13"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67B51E4D" w14:textId="2D2C1521" w:rsidR="00F17332" w:rsidRPr="002030CF" w:rsidRDefault="00F17332" w:rsidP="00F17332">
+    <w:p w14:paraId="67B51E4D" w14:textId="0BBB3C4E" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="00F17332">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5127"/>
           <w:tab w:val="left" w:pos="8351"/>
           <w:tab w:val="left" w:pos="11160"/>
         </w:tabs>
         <w:spacing w:before="94"/>
         <w:ind w:left="340"/>
-        <w:rPr>
-[...1 lines deleted...]
-        </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">State/Province </w:t>
       </w:r>
-      <w:r w:rsidR="002030CF">
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="5" w:name="Text5"/>
-      <w:r w:rsidR="002030CF">
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="002030CF">
-[...4 lines deleted...]
-      <w:r w:rsidR="002030CF">
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="002030CF">
-[...34 lines deleted...]
-      <w:r w:rsidR="002030CF">
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
-      <w:r w:rsidR="002030CF">
+      <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Zip/Postal</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">Code </w:t>
       </w:r>
-      <w:r w:rsidR="002030CF">
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="6" w:name="Text6"/>
-      <w:r w:rsidR="002030CF">
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="002030CF">
-[...4 lines deleted...]
-      <w:r w:rsidR="002030CF">
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="002030CF">
-[...34 lines deleted...]
-      <w:r w:rsidR="002030CF">
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
-      <w:r w:rsidR="002030CF">
+      <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Country</w:t>
       </w:r>
-      <w:r w:rsidR="002030CF">
-[...2 lines deleted...]
-      <w:r w:rsidR="002030CF">
+      <w:r w:rsidR="00F7571D">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text7"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="7" w:name="Text7"/>
-      <w:r w:rsidR="002030CF">
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="002030CF">
-[...4 lines deleted...]
-      <w:r w:rsidR="002030CF">
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="002030CF">
-[...34 lines deleted...]
-      <w:r w:rsidR="002030CF">
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
-      <w:r w:rsidR="002030CF">
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A5866D0" w14:textId="77777777" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="00F17332">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="10"/>
         <w:rPr>
           <w:sz w:val="13"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C6CF030" w14:textId="458A85FD" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="00F17332">
+    <w:p w14:paraId="1C6CF030" w14:textId="15B6B1D3" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="00F17332">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:spacing w:before="94"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
         <w:t>Phone</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002030CF">
-        <w:rPr>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:spacing w:val="1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text8"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="8" w:name="Text8"/>
-      <w:r w:rsidR="002030CF">
-        <w:rPr>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:spacing w:val="1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="002030CF">
-[...5 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:spacing w:val="1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:spacing w:val="1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="002030CF">
-[...35 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:noProof/>
+          <w:spacing w:val="1"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:spacing w:val="1"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
-      <w:r w:rsidR="002030CF">
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A4724E0" w14:textId="77777777" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="00F17332">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="8"/>
         <w:rPr>
           <w:sz w:val="13"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="365E6B22" w14:textId="77B7410B" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="00F17332">
+    <w:p w14:paraId="365E6B22" w14:textId="5FFA36DF" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="00F17332">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7200"/>
         </w:tabs>
         <w:spacing w:before="93"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">E-Mail </w:t>
       </w:r>
-      <w:r w:rsidR="002030CF">
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text9"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="9" w:name="Text9"/>
-      <w:r w:rsidR="002030CF">
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="002030CF">
-[...4 lines deleted...]
-      <w:r w:rsidR="002030CF">
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="002030CF">
-[...34 lines deleted...]
-      <w:r w:rsidR="002030CF">
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
-      <w:r w:rsidR="002030CF">
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F40D54F" w14:textId="77777777" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="00F17332">
-[...7 lines deleted...]
-    <w:p w14:paraId="55442F5C" w14:textId="77777777" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="00F17332">
+    <w:p w14:paraId="23F7999B" w14:textId="77777777" w:rsidR="005F7ABE" w:rsidRDefault="005F7ABE" w:rsidP="00F17332">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="94"/>
         <w:ind w:left="340"/>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="55442F5C" w14:textId="4D432537" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="00F17332">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="94"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
       <w:r>
         <w:t>I</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>am</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>requesting</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
@@ -1247,302 +1285,183 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>waiver</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...9 lines deleted...]
-        <w:t>following</w:t>
+      <w:r w:rsidR="005F7ABE">
+        <w:t>Anatomy &amp; Physiology in the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Practitioner</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Training</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Program</w:t>
       </w:r>
-      <w:r>
-[...15 lines deleted...]
-        <w:t>of:</w:t>
+      <w:r w:rsidR="005F7ABE">
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33D9B956" w14:textId="47C597B4" w:rsidR="00F17332" w:rsidRDefault="002030CF" w:rsidP="00F17332">
+    <w:p w14:paraId="09F669BD" w14:textId="77777777" w:rsidR="005F7ABE" w:rsidRDefault="005F7ABE" w:rsidP="00F17332">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="762"/>
         </w:tabs>
         <w:spacing w:before="92" w:line="252" w:lineRule="exact"/>
         <w:ind w:left="340"/>
       </w:pPr>
-      <w:r>
-[...72 lines deleted...]
-          <w:b/>
+    </w:p>
+    <w:p w14:paraId="33D9B956" w14:textId="7B74DDE6" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="00F17332">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="762"/>
+        </w:tabs>
+        <w:spacing w:before="92" w:line="252" w:lineRule="exact"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+      <w:r>
+        <w:t>I have</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-6"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>met</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F17332">
-[...7 lines deleted...]
-          <w:b/>
+      <w:r>
+        <w:t>one</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F17332">
-[...7 lines deleted...]
-          <w:b/>
+      <w:r>
+        <w:t>of</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>the</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>following</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F17332">
-[...29 lines deleted...]
-      <w:r w:rsidR="00F17332">
+      <w:ins w:id="10" w:author="Ian Jorgensen" w:date="2022-05-26T21:22:00Z">
+        <w:r>
+          <w:t>three</w:t>
+        </w:r>
+      </w:ins>
+      <w:del w:id="11" w:author="Ian Jorgensen" w:date="2022-05-26T21:22:00Z">
+        <w:r w:rsidDel="00D40327">
+          <w:delText>3</w:delText>
+        </w:r>
+      </w:del>
+      <w:del w:id="12" w:author="Ian Jorgensen" w:date="2022-05-26T21:18:00Z">
+        <w:r w:rsidDel="006B0A51">
+          <w:rPr>
+            <w:spacing w:val="-2"/>
+          </w:rPr>
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+        <w:r w:rsidDel="006B0A51">
+          <w:delText>available</w:delText>
+        </w:r>
+      </w:del>
+      <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F17332">
-[...44 lines deleted...]
-      <w:r w:rsidR="00F17332">
+      <w:r>
         <w:t>requirements:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="42A7D4B6" w14:textId="77777777" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="00F17332">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1060"/>
         </w:tabs>
         <w:spacing w:line="252" w:lineRule="exact"/>
       </w:pPr>
       <w:r>
         <w:t>College</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -1600,1177 +1519,1041 @@
       <w:r>
         <w:t>medical</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-10"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>field</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5443FB39" w14:textId="0FF418EC" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="00C3319C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1060"/>
         </w:tabs>
         <w:spacing w:before="7"/>
         <w:ind w:left="700" w:right="3780" w:firstLine="0"/>
+        <w:rPr>
+          <w:ins w:id="13" w:author="Ian Jorgensen" w:date="2022-05-26T21:21:00Z"/>
+        </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Training in massage school with an equivalent number of</w:t>
       </w:r>
       <w:r w:rsidR="00C3319C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>hours</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F098E86" w14:textId="77777777" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="009A3A74">
+    <w:p w14:paraId="4F098E86" w14:textId="77777777" w:rsidR="00F17332" w:rsidRDefault="00F17332">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1060"/>
         </w:tabs>
         <w:spacing w:before="7"/>
         <w:ind w:left="700" w:right="4391" w:firstLine="0"/>
+        <w:rPr>
+          <w:ins w:id="14" w:author="Ian Jorgensen" w:date="2022-05-01T15:27:00Z"/>
+        </w:rPr>
+        <w:pPrChange w:id="15" w:author="Ian Jorgensen" w:date="2022-05-26T21:21:00Z">
+          <w:pPr>
+            <w:pStyle w:val="ListParagraph"/>
+            <w:numPr>
+              <w:numId w:val="4"/>
+            </w:numPr>
+            <w:tabs>
+              <w:tab w:val="num" w:pos="360"/>
+              <w:tab w:val="num" w:pos="720"/>
+              <w:tab w:val="left" w:pos="1060"/>
+            </w:tabs>
+            <w:spacing w:before="7"/>
+            <w:ind w:left="700" w:right="4391" w:hanging="720"/>
+          </w:pPr>
+        </w:pPrChange>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="04C5A0BE" w14:textId="5A56798C" w:rsidR="00C3319C" w:rsidRDefault="00F17332" w:rsidP="00C3319C">
+    <w:p w14:paraId="04C5A0BE" w14:textId="2F4C1819" w:rsidR="00C3319C" w:rsidRDefault="00F17332" w:rsidP="00C3319C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:before="7"/>
         <w:ind w:left="720" w:right="820" w:firstLine="0"/>
       </w:pPr>
-      <w:r>
-[...70 lines deleted...]
-      </w:r>
+      <w:del w:id="16" w:author="Ian Jorgensen" w:date="2022-05-01T15:25:00Z">
+        <w:r w:rsidDel="008A0CF6">
+          <w:rPr>
+            <w:spacing w:val="-59"/>
+          </w:rPr>
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+      </w:del>
+      <w:ins w:id="17" w:author="Ian Jorgensen" w:date="2022-05-01T15:28:00Z">
+        <w:r>
+          <w:rPr>
+            <w:spacing w:val="-1"/>
+          </w:rPr>
+          <w:t>Please provide</w:t>
+        </w:r>
+      </w:ins>
+      <w:del w:id="18" w:author="Ian Jorgensen" w:date="2022-05-01T15:28:00Z">
+        <w:r w:rsidDel="008A0CF6">
+          <w:delText>Documentation</w:delText>
+        </w:r>
+        <w:r w:rsidDel="008A0CF6">
+          <w:rPr>
+            <w:spacing w:val="-1"/>
+          </w:rPr>
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+      </w:del>
+      <w:ins w:id="19" w:author="Ian Jorgensen" w:date="2022-05-01T15:27:00Z">
+        <w:r>
+          <w:rPr>
+            <w:spacing w:val="-1"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:ins>
+      <w:ins w:id="20" w:author="Ian Jorgensen" w:date="2022-05-26T21:19:00Z">
+        <w:r>
+          <w:rPr>
+            <w:spacing w:val="-1"/>
+          </w:rPr>
+          <w:t xml:space="preserve">the following </w:t>
+        </w:r>
+      </w:ins>
+      <w:ins w:id="21" w:author="Ian Jorgensen" w:date="2022-05-01T15:27:00Z">
+        <w:r>
+          <w:rPr>
+            <w:spacing w:val="-1"/>
+          </w:rPr>
+          <w:t>necessary documentation</w:t>
+        </w:r>
+      </w:ins>
+      <w:del w:id="22" w:author="Ian Jorgensen" w:date="2022-05-01T15:28:00Z">
+        <w:r w:rsidDel="008A0CF6">
+          <w:delText>I</w:delText>
+        </w:r>
+      </w:del>
+      <w:del w:id="23" w:author="Ian Jorgensen" w:date="2022-05-26T21:19:00Z">
+        <w:r w:rsidDel="00D40327">
+          <w:delText>nclud</w:delText>
+        </w:r>
+      </w:del>
+      <w:del w:id="24" w:author="Ian Jorgensen" w:date="2022-05-01T15:28:00Z">
+        <w:r w:rsidDel="008A0CF6">
+          <w:delText>es</w:delText>
+        </w:r>
+      </w:del>
+      <w:ins w:id="25" w:author="Ian Jorgensen" w:date="2022-05-26T21:20:00Z">
+        <w:r>
+          <w:t>. Scan all documents</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:spacing w:val="-2"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r>
+          <w:t>into</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:spacing w:val="-4"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r>
+          <w:t>a</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:spacing w:val="-3"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r>
+          <w:t>single</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:spacing w:val="-3"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r>
+          <w:t>PDF</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:spacing w:val="-2"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r>
+          <w:t>and</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:spacing w:val="-3"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r>
+          <w:t>email</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:spacing w:val="-2"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+      </w:ins>
+      <w:ins w:id="26" w:author="Ian Jorgensen" w:date="2022-06-08T21:56:00Z">
+        <w:r>
+          <w:rPr>
+            <w:spacing w:val="-2"/>
+          </w:rPr>
+          <w:t xml:space="preserve">it </w:t>
+        </w:r>
+      </w:ins>
+      <w:ins w:id="27" w:author="Ian Jorgensen" w:date="2022-05-26T21:20:00Z">
+        <w:r>
+          <w:t>to</w:t>
+        </w:r>
+      </w:ins>
       <w:r w:rsidR="00C3319C">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId6" w:history="1">
         <w:r w:rsidR="00C3319C" w:rsidRPr="006B1E08">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>office@ortho-bionomy.org</w:t>
         </w:r>
       </w:hyperlink>
+      <w:del w:id="28" w:author="Ian Jorgensen" w:date="2022-05-26T21:20:00Z">
+        <w:r w:rsidDel="00D40327">
+          <w:delText>:</w:delText>
+        </w:r>
+      </w:del>
     </w:p>
-    <w:p w14:paraId="6B4E0B1E" w14:textId="7130858B" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="009A3A74">
+    <w:p w14:paraId="6B4E0B1E" w14:textId="1ABD944A" w:rsidR="00F17332" w:rsidRDefault="00F17332">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:line="248" w:lineRule="exact"/>
         <w:ind w:left="1440" w:right="820" w:hanging="360"/>
+        <w:pPrChange w:id="29" w:author="Ian Jorgensen" w:date="2022-06-08T21:52:00Z">
+          <w:pPr>
+            <w:pStyle w:val="ListParagraph"/>
+            <w:numPr>
+              <w:ilvl w:val="1"/>
+              <w:numId w:val="4"/>
+            </w:numPr>
+            <w:tabs>
+              <w:tab w:val="num" w:pos="360"/>
+              <w:tab w:val="left" w:pos="1419"/>
+              <w:tab w:val="left" w:pos="1421"/>
+            </w:tabs>
+            <w:spacing w:line="248" w:lineRule="exact"/>
+            <w:ind w:left="1440" w:hanging="362"/>
+          </w:pPr>
+        </w:pPrChange>
       </w:pPr>
       <w:r>
         <w:t>Typed</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-        <w:t>letter</w:t>
+      <w:ins w:id="30" w:author="Ian Jorgensen" w:date="2022-05-26T21:24:00Z">
+        <w:r>
+          <w:t>l</w:t>
+        </w:r>
+      </w:ins>
+      <w:del w:id="31" w:author="Ian Jorgensen" w:date="2022-05-26T21:24:00Z">
+        <w:r w:rsidDel="00D40327">
+          <w:delText>L</w:delText>
+        </w:r>
+      </w:del>
+      <w:r>
+        <w:t>etter</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>from</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>applicant</w:t>
       </w:r>
+      <w:del w:id="32" w:author="Ian Jorgensen" w:date="2022-05-26T21:18:00Z">
+        <w:r w:rsidDel="006B0A51">
+          <w:rPr>
+            <w:spacing w:val="-4"/>
+          </w:rPr>
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+        <w:r w:rsidDel="006B0A51">
+          <w:delText>required</w:delText>
+        </w:r>
+      </w:del>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>detailing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>reasons</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>for</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>waiver (letter from Advisor not required)</w:t>
-      </w:r>
+        <w:t>waive</w:t>
+      </w:r>
+      <w:r w:rsidR="005F7ABE">
+        <w:t>r</w:t>
+      </w:r>
+      <w:del w:id="33" w:author="Ian Jorgensen" w:date="2022-05-26T21:18:00Z">
+        <w:r w:rsidDel="006B0A51">
+          <w:delText>,</w:delText>
+        </w:r>
+      </w:del>
+      <w:del w:id="34" w:author="Ian Jorgensen" w:date="2022-05-26T21:19:00Z">
+        <w:r w:rsidDel="00D40327">
+          <w:rPr>
+            <w:spacing w:val="-4"/>
+          </w:rPr>
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+        <w:r w:rsidDel="00D40327">
+          <w:delText>No</w:delText>
+        </w:r>
+        <w:r w:rsidDel="00D40327">
+          <w:rPr>
+            <w:spacing w:val="-3"/>
+          </w:rPr>
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+        <w:r w:rsidDel="00D40327">
+          <w:delText>letter</w:delText>
+        </w:r>
+        <w:r w:rsidDel="00D40327">
+          <w:rPr>
+            <w:spacing w:val="-4"/>
+          </w:rPr>
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+        <w:r w:rsidDel="00D40327">
+          <w:delText>from</w:delText>
+        </w:r>
+        <w:r w:rsidDel="00D40327">
+          <w:rPr>
+            <w:spacing w:val="-5"/>
+          </w:rPr>
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+        <w:r w:rsidDel="00D40327">
+          <w:delText>advisor</w:delText>
+        </w:r>
+        <w:r w:rsidDel="00D40327">
+          <w:rPr>
+            <w:spacing w:val="-4"/>
+          </w:rPr>
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+        <w:r w:rsidDel="00D40327">
+          <w:delText>required</w:delText>
+        </w:r>
+      </w:del>
     </w:p>
-    <w:p w14:paraId="2C0D7FC0" w14:textId="6D800E65" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="009A3A74">
+    <w:p w14:paraId="2C0D7FC0" w14:textId="77777777" w:rsidR="00F17332" w:rsidRDefault="00F17332">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="4" w:line="269" w:lineRule="exact"/>
         <w:ind w:left="1440" w:hanging="360"/>
-      </w:pPr>
-[...1 lines deleted...]
-        <w:t>Transcript/support</w:t>
+        <w:pPrChange w:id="35" w:author="Ian Jorgensen" w:date="2022-06-08T21:52:00Z">
+          <w:pPr>
+            <w:pStyle w:val="ListParagraph"/>
+            <w:numPr>
+              <w:ilvl w:val="1"/>
+              <w:numId w:val="4"/>
+            </w:numPr>
+            <w:tabs>
+              <w:tab w:val="num" w:pos="360"/>
+              <w:tab w:val="left" w:pos="1419"/>
+              <w:tab w:val="left" w:pos="1421"/>
+            </w:tabs>
+            <w:spacing w:before="4" w:line="269" w:lineRule="exact"/>
+            <w:ind w:left="1440" w:hanging="362"/>
+          </w:pPr>
+        </w:pPrChange>
+      </w:pPr>
+      <w:r>
+        <w:t>Transcript/</w:t>
+      </w:r>
+      <w:ins w:id="36" w:author="Ian Jorgensen" w:date="2022-05-26T21:19:00Z">
+        <w:r>
+          <w:t>s</w:t>
+        </w:r>
+      </w:ins>
+      <w:del w:id="37" w:author="Ian Jorgensen" w:date="2022-05-26T21:19:00Z">
+        <w:r w:rsidDel="00D40327">
+          <w:delText>S</w:delText>
+        </w:r>
+      </w:del>
+      <w:r>
+        <w:t>upport</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
-        <w:t>documentation for selected waiver requirement</w:t>
-      </w:r>
+        <w:t>documentation</w:t>
+      </w:r>
+      <w:ins w:id="38" w:author="Ian Jorgensen" w:date="2022-06-08T21:51:00Z">
+        <w:r>
+          <w:t xml:space="preserve"> for selected waiver requirement</w:t>
+        </w:r>
+      </w:ins>
     </w:p>
-    <w:p w14:paraId="73FBBAC0" w14:textId="77777777" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="009A3A74">
-[...20 lines deleted...]
-    <w:p w14:paraId="5A738A52" w14:textId="575BEEDB" w:rsidR="00F17332" w:rsidRDefault="002030CF" w:rsidP="00F17332">
+    <w:p w14:paraId="1CEABA59" w14:textId="77777777" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="005F7ABE">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="762"/>
         </w:tabs>
-        <w:spacing w:before="1" w:line="251" w:lineRule="exact"/>
+        <w:spacing w:before="92" w:line="252" w:lineRule="exact"/>
         <w:ind w:left="340"/>
       </w:pPr>
-      <w:r>
-[...201 lines deleted...]
-      </w:r>
+      <w:del w:id="39" w:author="Ian Jorgensen" w:date="2022-05-26T21:21:00Z">
+        <w:r w:rsidDel="00D40327">
+          <w:delText>Scan</w:delText>
+        </w:r>
+        <w:r w:rsidRPr="005F7ABE" w:rsidDel="00D40327">
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+        <w:r w:rsidDel="00D40327">
+          <w:delText>all</w:delText>
+        </w:r>
+        <w:r w:rsidRPr="005F7ABE" w:rsidDel="00D40327">
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+        <w:r w:rsidDel="00D40327">
+          <w:delText>documents</w:delText>
+        </w:r>
+        <w:r w:rsidRPr="005F7ABE" w:rsidDel="00D40327">
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+        <w:r w:rsidDel="00D40327">
+          <w:delText>into</w:delText>
+        </w:r>
+        <w:r w:rsidRPr="005F7ABE" w:rsidDel="00D40327">
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+        <w:r w:rsidDel="00D40327">
+          <w:delText>a</w:delText>
+        </w:r>
+        <w:r w:rsidRPr="005F7ABE" w:rsidDel="00D40327">
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+        <w:r w:rsidDel="00D40327">
+          <w:delText>single</w:delText>
+        </w:r>
+        <w:r w:rsidRPr="005F7ABE" w:rsidDel="00D40327">
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+        <w:r w:rsidDel="00D40327">
+          <w:delText>PDF</w:delText>
+        </w:r>
+        <w:r w:rsidRPr="005F7ABE" w:rsidDel="00D40327">
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+        <w:r w:rsidDel="00D40327">
+          <w:delText>and</w:delText>
+        </w:r>
+        <w:r w:rsidRPr="005F7ABE" w:rsidDel="00D40327">
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+        <w:r w:rsidDel="00D40327">
+          <w:delText>email</w:delText>
+        </w:r>
+        <w:r w:rsidRPr="005F7ABE" w:rsidDel="00D40327">
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+        <w:r w:rsidDel="00D40327">
+          <w:delText>to</w:delText>
+        </w:r>
+        <w:r w:rsidRPr="005F7ABE" w:rsidDel="00D40327">
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+        <w:r w:rsidDel="00D40327">
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidDel="00D40327">
+          <w:delInstrText xml:space="preserve"> HYPERLINK "mailto:office@ortho-bionomy.org" \h </w:delInstrText>
+        </w:r>
+        <w:r w:rsidDel="00D40327">
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidDel="00D40327">
+          <w:delText>office@ortho-bionomy.org</w:delText>
+        </w:r>
+        <w:r w:rsidDel="00D40327">
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:del>
     </w:p>
-    <w:p w14:paraId="1D8E4242" w14:textId="77777777" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="00F17332">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="34E171BB" w14:textId="77777777" w:rsidR="005F7ABE" w:rsidRDefault="005F7ABE" w:rsidP="005F7ABE">
+      <w:pPr>
         <w:tabs>
-          <w:tab w:val="left" w:pos="1061"/>
+          <w:tab w:val="left" w:pos="762"/>
         </w:tabs>
-        <w:spacing w:line="251" w:lineRule="exact"/>
-[...48 lines deleted...]
-      </w:r>
+        <w:spacing w:before="92" w:line="252" w:lineRule="exact"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="7590A8FA" w14:textId="7CE737A6" w:rsidR="00F17332" w:rsidRPr="009A3A74" w:rsidRDefault="00F17332" w:rsidP="00F17332">
-[...17 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="04406C3F" w14:textId="77777777" w:rsidR="005F7ABE" w:rsidDel="00D40327" w:rsidRDefault="005F7ABE" w:rsidP="005F7ABE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="762"/>
+        </w:tabs>
+        <w:spacing w:before="92" w:line="252" w:lineRule="exact"/>
+        <w:ind w:left="340"/>
+        <w:rPr>
+          <w:del w:id="40" w:author="Ian Jorgensen" w:date="2022-05-26T21:21:00Z"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="49AF7834" w14:textId="77777777" w:rsidR="00F17332" w:rsidRPr="009A3A74" w:rsidRDefault="00F17332" w:rsidP="009A3A74">
-[...4 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="7266E0B9" w14:textId="77777777" w:rsidR="00F17332" w:rsidRPr="008A0CF6" w:rsidDel="00D40327" w:rsidRDefault="00F17332">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="762"/>
+        </w:tabs>
+        <w:spacing w:before="92" w:line="252" w:lineRule="exact"/>
+        <w:ind w:left="340"/>
+        <w:rPr>
+          <w:del w:id="41" w:author="Ian Jorgensen" w:date="2022-05-26T21:24:00Z"/>
+          <w:rPrChange w:id="42" w:author="Ian Jorgensen" w:date="2022-05-01T15:29:00Z">
+            <w:rPr>
+              <w:del w:id="43" w:author="Ian Jorgensen" w:date="2022-05-26T21:24:00Z"/>
+              <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol"/>
+            </w:rPr>
+          </w:rPrChange>
+        </w:rPr>
+        <w:pPrChange w:id="44" w:author="Ian Jorgensen" w:date="2022-05-26T21:24:00Z">
+          <w:pPr>
+            <w:pStyle w:val="ListParagraph"/>
+            <w:numPr>
+              <w:numId w:val="5"/>
+            </w:numPr>
+            <w:tabs>
+              <w:tab w:val="num" w:pos="360"/>
+              <w:tab w:val="left" w:pos="720"/>
+              <w:tab w:val="left" w:pos="721"/>
+            </w:tabs>
+            <w:spacing w:line="262" w:lineRule="exact"/>
+            <w:ind w:left="720" w:hanging="720"/>
+          </w:pPr>
+        </w:pPrChange>
+      </w:pPr>
+      <w:del w:id="45" w:author="Ian Jorgensen" w:date="2022-05-26T21:24:00Z">
+        <w:r w:rsidDel="00D40327">
+          <w:delText>Scan</w:delText>
+        </w:r>
+        <w:r w:rsidRPr="008A0CF6" w:rsidDel="00D40327">
+          <w:rPr>
+            <w:rPrChange w:id="46" w:author="Ian Jorgensen" w:date="2022-05-01T15:29:00Z">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+            </w:rPrChange>
+          </w:rPr>
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+        <w:r w:rsidDel="00D40327">
+          <w:delText>all</w:delText>
+        </w:r>
+        <w:r w:rsidRPr="008A0CF6" w:rsidDel="00D40327">
+          <w:rPr>
+            <w:rPrChange w:id="47" w:author="Ian Jorgensen" w:date="2022-05-01T15:29:00Z">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+            </w:rPrChange>
+          </w:rPr>
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+        <w:r w:rsidDel="00D40327">
+          <w:delText>documents</w:delText>
+        </w:r>
+        <w:r w:rsidRPr="008A0CF6" w:rsidDel="00D40327">
+          <w:rPr>
+            <w:rPrChange w:id="48" w:author="Ian Jorgensen" w:date="2022-05-01T15:29:00Z">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+            </w:rPrChange>
+          </w:rPr>
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+        <w:r w:rsidDel="00D40327">
+          <w:delText>into</w:delText>
+        </w:r>
+        <w:r w:rsidRPr="008A0CF6" w:rsidDel="00D40327">
+          <w:rPr>
+            <w:rPrChange w:id="49" w:author="Ian Jorgensen" w:date="2022-05-01T15:29:00Z">
+              <w:rPr>
+                <w:spacing w:val="-4"/>
+              </w:rPr>
+            </w:rPrChange>
+          </w:rPr>
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+        <w:r w:rsidDel="00D40327">
+          <w:delText>a</w:delText>
+        </w:r>
+        <w:r w:rsidRPr="008A0CF6" w:rsidDel="00D40327">
+          <w:rPr>
+            <w:rPrChange w:id="50" w:author="Ian Jorgensen" w:date="2022-05-01T15:29:00Z">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+            </w:rPrChange>
+          </w:rPr>
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+        <w:r w:rsidDel="00D40327">
+          <w:delText>single</w:delText>
+        </w:r>
+        <w:r w:rsidRPr="008A0CF6" w:rsidDel="00D40327">
+          <w:rPr>
+            <w:rPrChange w:id="51" w:author="Ian Jorgensen" w:date="2022-05-01T15:29:00Z">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+            </w:rPrChange>
+          </w:rPr>
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+        <w:r w:rsidDel="00D40327">
+          <w:delText>PDF</w:delText>
+        </w:r>
+        <w:r w:rsidRPr="008A0CF6" w:rsidDel="00D40327">
+          <w:rPr>
+            <w:rPrChange w:id="52" w:author="Ian Jorgensen" w:date="2022-05-01T15:29:00Z">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+            </w:rPrChange>
+          </w:rPr>
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+        <w:r w:rsidDel="00D40327">
+          <w:delText>and</w:delText>
+        </w:r>
+        <w:r w:rsidRPr="008A0CF6" w:rsidDel="00D40327">
+          <w:rPr>
+            <w:rPrChange w:id="53" w:author="Ian Jorgensen" w:date="2022-05-01T15:29:00Z">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+            </w:rPrChange>
+          </w:rPr>
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+        <w:r w:rsidDel="00D40327">
+          <w:delText>email</w:delText>
+        </w:r>
+        <w:r w:rsidRPr="008A0CF6" w:rsidDel="00D40327">
+          <w:rPr>
+            <w:rPrChange w:id="54" w:author="Ian Jorgensen" w:date="2022-05-01T15:29:00Z">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+              </w:rPr>
+            </w:rPrChange>
+          </w:rPr>
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+        <w:r w:rsidDel="00D40327">
+          <w:delText>to</w:delText>
+        </w:r>
+        <w:r w:rsidRPr="008A0CF6" w:rsidDel="00D40327">
+          <w:rPr>
+            <w:rPrChange w:id="55" w:author="Ian Jorgensen" w:date="2022-05-01T15:29:00Z">
+              <w:rPr>
+                <w:spacing w:val="-3"/>
+              </w:rPr>
+            </w:rPrChange>
+          </w:rPr>
+          <w:delText xml:space="preserve"> </w:delText>
+        </w:r>
+        <w:r w:rsidDel="00D40327">
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidDel="00D40327">
+          <w:delInstrText xml:space="preserve"> HYPERLINK "mailto:office@ortho-bionomy.org" \h </w:delInstrText>
+        </w:r>
+        <w:r w:rsidDel="00D40327">
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidDel="00D40327">
+          <w:delText>office@ortho-bionomy.org</w:delText>
+        </w:r>
+        <w:r w:rsidDel="00D40327">
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:del>
     </w:p>
-    <w:p w14:paraId="72D2715F" w14:textId="7B667EAE" w:rsidR="00C3319C" w:rsidRDefault="00F17332" w:rsidP="00C3319C">
-[...72 lines deleted...]
-      </w:hyperlink>
+    <w:p w14:paraId="6FC80C38" w14:textId="77777777" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="005F7ABE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="762"/>
+        </w:tabs>
+        <w:spacing w:before="92" w:line="252" w:lineRule="exact"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="71D91288" w14:textId="2616E375" w:rsidR="00F17332" w:rsidRPr="009A3A74" w:rsidRDefault="00F17332" w:rsidP="009A3A74">
-[...131 lines deleted...]
-    <w:p w14:paraId="6889B9A7" w14:textId="05FBE2AE" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="00F17332">
+    <w:p w14:paraId="6889B9A7" w14:textId="44796A8B" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="00F17332">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7321"/>
           <w:tab w:val="left" w:pos="10050"/>
         </w:tabs>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
         <w:t>Applicant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Signature</w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidR="00103134">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002030CF">
-[...76 lines deleted...]
-        <w:tab/>
+      <w:r>
+        <w:t>Date</w:t>
       </w:r>
       <w:r w:rsidR="00103134">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r>
-[...5 lines deleted...]
-      <w:r w:rsidR="002030CF">
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text11"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="13" w:name="Text11"/>
-      <w:r w:rsidR="002030CF">
+      <w:bookmarkStart w:id="56" w:name="Text11"/>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="002030CF">
-[...4 lines deleted...]
-      <w:r w:rsidR="002030CF">
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="002030CF">
-[...34 lines deleted...]
-      <w:r w:rsidR="002030CF">
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="13"/>
-      <w:r w:rsidR="002030CF">
+      <w:bookmarkEnd w:id="56"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06A41882" w14:textId="77777777" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="00F17332">
-[...5 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="06A41882" w14:textId="77777777" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="005F7ABE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="762"/>
+        </w:tabs>
+        <w:spacing w:before="92" w:line="252" w:lineRule="exact"/>
+        <w:ind w:left="340"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="604CE8B9" w14:textId="746F8DCC" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="00F17332">
+    <w:p w14:paraId="08AB1C77" w14:textId="77777777" w:rsidR="005F7ABE" w:rsidRPr="005F7ABE" w:rsidRDefault="005F7ABE" w:rsidP="005F7ABE">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="762"/>
+        </w:tabs>
+        <w:spacing w:before="92" w:line="252" w:lineRule="exact"/>
+        <w:ind w:left="340"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="604CE8B9" w14:textId="45CDB21A" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="00F17332">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7335"/>
           <w:tab w:val="left" w:pos="10059"/>
         </w:tabs>
         <w:spacing w:before="94"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
         <w:t>Advisor</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Signature</w:t>
       </w:r>
       <w:r w:rsidR="00103134">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002030CF">
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00103134">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Date</w:t>
+      </w:r>
+      <w:r w:rsidR="00103134">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text12"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="14" w:name="Text12"/>
-      <w:r w:rsidR="002030CF">
+      <w:bookmarkStart w:id="57" w:name="Text12"/>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="002030CF">
-[...4 lines deleted...]
-      <w:r w:rsidR="002030CF">
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="002030CF">
-[...34 lines deleted...]
-      <w:r w:rsidR="002030CF">
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:noProof/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
-[...88 lines deleted...]
-      <w:r w:rsidR="002030CF">
+      <w:bookmarkEnd w:id="57"/>
+      <w:r>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0188F593" w14:textId="77777777" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="00F17332">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="8"/>
         <w:rPr>
           <w:sz w:val="13"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7E41BF3F" w14:textId="77777777" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="00F17332">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="93" w:line="250" w:lineRule="exact"/>
         <w:ind w:left="340"/>
       </w:pPr>
       <w:r>
         <w:t>Required:</w:t>
       </w:r>
     </w:p>
@@ -2904,68 +2687,73 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Practitioner</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Training</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-13"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Program</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24D85413" w14:textId="5EB8A4A2" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="00F17332">
+    <w:p w14:paraId="24D85413" w14:textId="77777777" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="00F17332">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1060"/>
           <w:tab w:val="left" w:pos="1061"/>
         </w:tabs>
         <w:spacing w:before="7" w:line="266" w:lineRule="exact"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Emails_letters_and_support_documentati"/>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkStart w:id="58" w:name="_Emails_letters_and_support_documentati"/>
+      <w:bookmarkEnd w:id="58"/>
       <w:r>
         <w:t>Email</w:t>
       </w:r>
+      <w:del w:id="59" w:author="Ian Jorgensen" w:date="2022-05-01T15:29:00Z">
+        <w:r w:rsidDel="00032760">
+          <w:delText>s</w:delText>
+        </w:r>
+      </w:del>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>letters</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>and</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-4"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
@@ -3214,65 +3002,65 @@
     <w:p w14:paraId="76D25E5C" w14:textId="77777777" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="00F17332">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3656"/>
           <w:tab w:val="left" w:pos="6044"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:left="340"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>E-mail:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9">
+      <w:hyperlink r:id="rId7">
         <w:r>
           <w:rPr>
             <w:sz w:val="20"/>
           </w:rPr>
           <w:t>office@ortho-bionomy.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:hyperlink r:id="rId10">
+      <w:hyperlink r:id="rId8">
         <w:r>
           <w:rPr>
             <w:color w:val="0000FF"/>
             <w:sz w:val="20"/>
             <w:u w:val="single" w:color="0000FF"/>
           </w:rPr>
           <w:t>www.ortho-bionomy.org</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:color w:val="0000FF"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Phone:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-7"/>
@@ -3438,521 +3226,436 @@
       <w:r>
         <w:rPr>
           <w:b/>
           <w:spacing w:val="-3"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Only)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30504E17" w14:textId="77777777" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="00F17332">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="2"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13D094EF" w14:textId="2D5E6966" w:rsidR="00F17332" w:rsidRDefault="002030CF" w:rsidP="00F17332">
+    <w:p w14:paraId="13D094EF" w14:textId="3E0B6B43" w:rsidR="00F17332" w:rsidRPr="00F7571D" w:rsidRDefault="00F7571D" w:rsidP="00F17332">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="639"/>
           <w:tab w:val="left" w:pos="4391"/>
           <w:tab w:val="left" w:pos="4686"/>
         </w:tabs>
         <w:spacing w:before="1"/>
         <w:ind w:left="340"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Check4"/>
+            <w:name w:val="Check1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:checkBox>
-              <w:size w:val="20"/>
-[...73 lines deleted...]
-              <w:size w:val="20"/>
+              <w:sizeAuto/>
               <w:default w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="18" w:name="Check3"/>
-      <w:r>
+      <w:bookmarkStart w:id="60" w:name="Check1"/>
+      <w:r>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="60"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F17332" w:rsidRPr="00F7571D">
+        <w:t>Request</w:t>
+      </w:r>
+      <w:r w:rsidR="00F17332" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F17332" w:rsidRPr="00F7571D">
+        <w:t>Granted</w:t>
+      </w:r>
+      <w:r w:rsidR="00F17332" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:spacing w:val="-12"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F17332" w:rsidRPr="00F7571D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
-[...59 lines deleted...]
-      <w:r w:rsidR="00F17332">
+        <w:t>(PRC</w:t>
+      </w:r>
+      <w:r w:rsidR="00F17332" w:rsidRPr="00F7571D">
         <w:rPr>
           <w:spacing w:val="-5"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00F17332">
+      <w:r w:rsidR="00F17332" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Chairperson)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F17332" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Check2"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:checkBox>
+              <w:sizeAuto/>
+              <w:default w:val="0"/>
+            </w:checkBox>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:bookmarkStart w:id="61" w:name="Check2"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:bookmarkEnd w:id="61"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F17332" w:rsidRPr="00F7571D">
+        <w:t>Request</w:t>
+      </w:r>
+      <w:r w:rsidR="00F17332" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:spacing w:val="-3"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F17332" w:rsidRPr="00F7571D">
+        <w:t>Not</w:t>
+      </w:r>
+      <w:r w:rsidR="00F17332" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:spacing w:val="-8"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F17332" w:rsidRPr="00F7571D">
+        <w:t>Granted</w:t>
+      </w:r>
+      <w:r w:rsidR="00F17332" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:spacing w:val="-4"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F17332" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>(Explanation</w:t>
+      </w:r>
+      <w:r w:rsidR="00F17332" w:rsidRPr="00F7571D">
+        <w:rPr>
+          <w:spacing w:val="-5"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F17332" w:rsidRPr="00F7571D">
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Attached)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43EE60BA" w14:textId="77777777" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="00F17332">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="776A02AF" w14:textId="2AF9A76C" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="00F17332">
+    <w:p w14:paraId="776A02AF" w14:textId="5867EF68" w:rsidR="00F17332" w:rsidRDefault="00F17332" w:rsidP="00F17332">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="6822"/>
           <w:tab w:val="left" w:pos="9987"/>
         </w:tabs>
         <w:spacing w:before="93"/>
         <w:ind w:left="340"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="19" w:name="Signed:__Date:"/>
-      <w:bookmarkEnd w:id="19"/>
+      <w:bookmarkStart w:id="62" w:name="Signed:__Date:"/>
+      <w:bookmarkEnd w:id="62"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Signed</w:t>
       </w:r>
       <w:r w:rsidR="00A827F4">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="002030CF">
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00A827F4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Date</w:t>
+      </w:r>
+      <w:r w:rsidR="00A827F4">
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
-            <w:name w:val="Text14"/>
+            <w:name w:val="Text13"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="20" w:name="Text14"/>
-      <w:r w:rsidR="002030CF">
+      <w:bookmarkStart w:id="63" w:name="Text13"/>
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="002030CF">
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="002030CF">
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="002030CF">
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="002030CF">
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="002030CF">
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="002030CF">
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="002030CF">
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
         <w:rPr>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="002030CF">
+      <w:r w:rsidR="00F7571D" w:rsidRPr="00F7571D">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="20"/>
-      <w:r w:rsidR="002030CF">
+      <w:bookmarkEnd w:id="63"/>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:tab/>
-[...102 lines deleted...]
-      <w:r w:rsidR="002030CF">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00F17332" w:rsidSect="00F17332">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="360" w:bottom="1152" w:left="360" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Wingdings">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A2F5396"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B86E0628"/>
     <w:lvl w:ilvl="0" w:tplc="8ED636BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1059" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:spacing w:val="-1"/>
         <w:w w:val="100"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:lvl>
@@ -4438,114 +4141,121 @@
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
+<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
+<w15:people xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w15:person w15:author="Ian Jorgensen">
+    <w15:presenceInfo w15:providerId="Windows Live" w15:userId="165034e284d73a05"/>
+  </w15:person>
+</w15:people>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="200"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="190"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F17332"/>
-    <w:rsid w:val="000B26DB"/>
-    <w:rsid w:val="000E6C10"/>
     <w:rsid w:val="00103134"/>
     <w:rsid w:val="0018576F"/>
-    <w:rsid w:val="002030CF"/>
+    <w:rsid w:val="001C705C"/>
     <w:rsid w:val="00277151"/>
+    <w:rsid w:val="0051660D"/>
     <w:rsid w:val="005C5809"/>
-    <w:rsid w:val="009A3A74"/>
-    <w:rsid w:val="00A01A77"/>
+    <w:rsid w:val="005F7ABE"/>
     <w:rsid w:val="00A827F4"/>
-    <w:rsid w:val="00B4206F"/>
     <w:rsid w:val="00C3319C"/>
+    <w:rsid w:val="00C65C19"/>
     <w:rsid w:val="00CA26D1"/>
     <w:rsid w:val="00F17332"/>
+    <w:rsid w:val="00F7571D"/>
     <w:rsid w:val="00FB2496"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6EF4C295"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{F4E38163-55B5-CA41-96F1-463B157E9548}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4998,74 +4708,62 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C3319C"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00C3319C"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
-[...10 lines deleted...]
-  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:office@ortho-bionomy.org" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:office@ortho-bionomy.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ortho-bionomy.org/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:office@ortho-bionomy.org" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ortho-bionomy.org/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:office@ortho-bionomy.org" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:office@ortho-bionomy.org" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5319,91 +5017,75 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...14 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>352</Words>
-  <Characters>2011</Characters>
+  <Words>276</Words>
+  <Characters>1716</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>78</Lines>
+  <Paragraphs>49</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2359</CharactersWithSpaces>
+  <CharactersWithSpaces>1943</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Ian Jorgensen</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>